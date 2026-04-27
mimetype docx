--- v0 (2026-04-20)
+++ v1 (2026-04-27)
@@ -2,528 +2,1012 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+    <w:p w14:paraId="25259D2B" w14:textId="290266B2" w:rsidR="00BD5951" w:rsidRDefault="006D380B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="108"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:pict>
-[...65 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="503306376" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C35DF72" wp14:editId="7B66922B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-22860</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="914400" cy="739140"/>
+                <wp:effectExtent l="0" t="0" r="3810" b="3810"/>
+                <wp:wrapNone/>
+                <wp:docPr id="197695262" name="Text Box 8"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="914400" cy="739140"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="63DFA77A" w14:textId="77777777" w:rsidR="00C62446" w:rsidRDefault="00C62446">
+                            <w:r w:rsidRPr="004A1FC7">
+                              <w:rPr>
+                                <w:noProof/>
+                              </w:rPr>
+                              <w:drawing>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44770227" wp14:editId="4D709FF3">
+                                  <wp:extent cx="670560" cy="632460"/>
+                                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                                  <wp:docPr id="6" name="Picture 6" descr="MN BWSR logo"/>
+                                  <wp:cNvGraphicFramePr>
+                                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                  </wp:cNvGraphicFramePr>
+                                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                        <pic:nvPicPr>
+                                          <pic:cNvPr id="6" name="Picture 6" descr="MN BWSR logo"/>
+                                          <pic:cNvPicPr>
+                                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                          </pic:cNvPicPr>
+                                        </pic:nvPicPr>
+                                        <pic:blipFill>
+                                          <a:blip r:embed="rId6">
+                                            <a:extLst>
+                                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                              </a:ext>
+                                            </a:extLst>
+                                          </a:blip>
+                                          <a:srcRect/>
+                                          <a:stretch>
+                                            <a:fillRect/>
+                                          </a:stretch>
+                                        </pic:blipFill>
+                                        <pic:spPr bwMode="auto">
+                                          <a:xfrm>
+                                            <a:off x="0" y="0"/>
+                                            <a:ext cx="670573" cy="632472"/>
+                                          </a:xfrm>
+                                          <a:prstGeom prst="rect">
+                                            <a:avLst/>
+                                          </a:prstGeom>
+                                          <a:noFill/>
+                                          <a:ln>
+                                            <a:noFill/>
+                                          </a:ln>
+                                        </pic:spPr>
+                                      </pic:pic>
+                                    </a:graphicData>
+                                  </a:graphic>
+                                </wp:inline>
+                              </w:drawing>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="2C35DF72" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 8" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-1.8pt;margin-top:0;width:1in;height:58.2pt;z-index:503306376;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAnkfOD7wEAAMkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817Jdt2kFy0HqwEWB&#10;9AGk/QCKIiWiFJdd0pbcr++SchwjuQXVgeByydmd2dH6euwtOygMBlzFF7M5Z8pJaIxrK/7r5+7N&#10;B85CFK4RFpyq+FEFfr15/Wo9+FItoQPbKGQE4kI5+Ip3MfqyKILsVC/CDLxylNSAvYgUYls0KAZC&#10;722xnM/fFwNg4xGkCoFOb6ck32R8rZWM37UOKjJbceot5hXzWqe12KxF2aLwnZGnNsQLuuiFcVT0&#10;DHUromB7NM+geiMRAug4k9AXoLWRKnMgNov5Ezb3nfAqcyFxgj/LFP4frPx2uPc/kMXxE4w0wEwi&#10;+DuQvwNzsO2Ea9UNIgydEg0VXiTJisGH8vQ0SR3KkEDq4Ss0NGSxj5CBRo19UoV4MkKnARzPoqsx&#10;MkmHHxer1ZwyklJXbynKQylE+fDYY4ifFfQsbSqONNMMLg53IaZmRPlwJdUKYE2zM9bmANt6a5Ed&#10;BM1/l7/c/5Nr1qXLDtKzCTGdZJaJ2EQxjvVIycS2huZIfBEmP5H/adMB/uVsIC9VPPzZC1Sc2S+O&#10;NMsUyXw5WL27WhJdvMzUlxnhJEFVPHI2bbdxMuzeo2k7qjRNycEN6axN1uCxq1Pf5JcszcnbyZCX&#10;cb71+Adu/gEAAP//AwBQSwMEFAAGAAgAAAAhAJJZ/frbAAAABwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SFxQ6xRCCiFOBUggri39gE28TSLidRS7Tfr3bE9wm9WMZt4Wm9n16kRj&#10;6DwbWC0TUMS1tx03BvbfH4snUCEiW+w9k4EzBdiU11cF5tZPvKXTLjZKSjjkaKCNcci1DnVLDsPS&#10;D8TiHfzoMMo5NtqOOEm56/V9kmTaYcey0OJA7y3VP7ujM3D4mu4en6fqM+7X2zR7w25d+bMxtzfz&#10;6wuoSHP8C8MFX9ChFKbKH9kG1RtYPGSSNCAPXdw0SUFVIlZZCros9H/+8hcAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAnkfOD7wEAAMkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQCSWf362wAAAAcBAAAPAAAAAAAAAAAAAAAAAEkEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAUQUAAAAA&#10;" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="63DFA77A" w14:textId="77777777" w:rsidR="00C62446" w:rsidRDefault="00C62446">
+                      <w:r w:rsidRPr="004A1FC7">
+                        <w:rPr>
+                          <w:noProof/>
+                        </w:rPr>
+                        <w:drawing>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44770227" wp14:editId="4D709FF3">
+                            <wp:extent cx="670560" cy="632460"/>
+                            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                            <wp:docPr id="6" name="Picture 6" descr="MN BWSR logo"/>
+                            <wp:cNvGraphicFramePr>
+                              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                            </wp:cNvGraphicFramePr>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:nvPicPr>
+                                    <pic:cNvPr id="6" name="Picture 6" descr="MN BWSR logo"/>
+                                    <pic:cNvPicPr>
+                                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                    </pic:cNvPicPr>
+                                  </pic:nvPicPr>
+                                  <pic:blipFill>
+                                    <a:blip r:embed="rId6">
+                                      <a:extLst>
+                                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                        </a:ext>
+                                      </a:extLst>
+                                    </a:blip>
+                                    <a:srcRect/>
+                                    <a:stretch>
+                                      <a:fillRect/>
+                                    </a:stretch>
+                                  </pic:blipFill>
+                                  <pic:spPr bwMode="auto">
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="670573" cy="632472"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="rect">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                    <a:noFill/>
+                                    <a:ln>
+                                      <a:noFill/>
+                                    </a:ln>
+                                  </pic:spPr>
+                                </pic:pic>
+                              </a:graphicData>
+                            </a:graphic>
+                          </wp:inline>
+                        </w:drawing>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:r>
-[...67 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="29C9E60B" wp14:editId="74B50AB6">
+                <wp:extent cx="6861175" cy="684530"/>
+                <wp:effectExtent l="1905" t="0" r="4445" b="1270"/>
+                <wp:docPr id="352181668" name="Group 4">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6861175" cy="684530"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="10805" cy="1078"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="910286144" name="Picture 6"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId7">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="932" cy="1078"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:solidFill>
+                                  <a:srgbClr val="FFFFFF"/>
+                                </a:solidFill>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:spPr>
+                      </pic:pic>
+                      <wps:wsp>
+                        <wps:cNvPr id="2087945071" name="Text Box 5"/>
+                        <wps:cNvSpPr txBox="1">
+                          <a:spLocks noChangeArrowheads="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="930" y="0"/>
+                            <a:ext cx="9875" cy="1078"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="066E9F"/>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a14:hiddenLine>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="380B3BC8" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+                              <w:pPr>
+                                <w:spacing w:before="18" w:line="223" w:lineRule="exact"/>
+                                <w:ind w:right="746"/>
+                                <w:jc w:val="right"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:color w:val="FFFFFF"/>
+                                </w:rPr>
+                                <w:t>06‐Jan‐17</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="22013057" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+                              <w:pPr>
+                                <w:spacing w:line="638" w:lineRule="exact"/>
+                                <w:ind w:left="1321"/>
+                                <w:rPr>
+                                  <w:sz w:val="56"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:sz w:val="56"/>
+                                </w:rPr>
+                                <w:t>BWSR Pilot Seed Mixes</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="29C9E60B" id="Group 4" o:spid="_x0000_s1027" alt="&quot;&quot;" style="width:540.25pt;height:53.9pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="10805,1078" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDW5d1DJwMAAKsHAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtO3DAQfa/Uf7D8&#10;DskusJeILKLchERbVOgHOI6TWCS2a3s3u/36zjgJy7JVS+lDovFlxmfOnLFPz9ZNTVbCOqlVSkeH&#10;MSVCcZ1LVab0++P1wYwS55nKWa2VSOlGOHq2+PjhtDWJGOtK17mwBIIol7QmpZX3JokixyvRMHeo&#10;jVCwWGjbMA9DW0a5ZS1Eb+poHMeTqNU2N1Zz4RzMXnaLdBHiF4Xg/mtROOFJnVLA5sPfhn+G/2hx&#10;ypLSMlNJ3sNg70DRMKng0OdQl8wzsrRyL1QjudVOF/6Q6ybSRSG5CDlANqP4VTY3Vi9NyKVM2tI8&#10;0wTUvuLp3WH5l9WNNQ/m3nbowbzT/MkBL1FryuTlOo7LbjPJ2s86h3qypdch8XVhGwwBKZF14Hfz&#10;zK9Ye8JhcjKbjEbTE0o4rE1mxydHfQF4BVXac+PVVe84imdx7zaKpzOsWsSS7sgAs4e1ODWSJ/D1&#10;VIG1R9XfJQVefmkF7YM0b4rRMPu0NAdQVcO8zGQt/SYoFNhBUGp1LzmyjANg9d4Smad0PorHwMrx&#10;MSWKNUAo7MLDyQSTHPZ2ngwzC9UhSl9UTJXi3BmQODQeuA9T1uq2Eix3OI1M7UYJwx00WS3Ntaxr&#10;LB/afd7QJa9U9hvqOgVfar5shPJdS1pRAwVauUoaR4lNRJMJyNXe5gEQS5zl3wA3gAPbW+F5hWYB&#10;IPp5KO/zQkC8BYnpOBDs+zQ4Pxp3+tsTEtBrnb8RuiFoAF6AGLTNVncOwQKoYQvCVRpZGxhGSD3Z&#10;gBAvILjR3EAmjPbo/KemfaiYEYAGw27lM45n0/nxSTxFAQT9PGKzfdJrcoK173djfxO/hmnURGC9&#10;a/M/qOaFaxfnTZzPoaXJfufPZ0Pb/z/tTtcyH/TqbJld1JasGF7wk8nV/Lq/HXa21Wq3YCzBGbg6&#10;XJBSl6BfZ+vQlEGluJbpfAPMWQ1qgLzgnQOj0vYnJS28GSl1P5YMb4r6VkF98YEZDDsY2WAwxcE1&#10;pZ6Szrzw3UO0NFaWFUTuSqP0OVyqhQyK26Lo4YKkghVeBLB2npyX47Br+8YufgEAAP//AwBQSwME&#10;CgAAAAAAAAAhAHbCnTqUDQAAlA0AABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAA&#10;DUlIRFIAAAB9AAAAkAgGAAAAJVpkeQAAAAZiS0dEAP8A/wD/oL2nkwAAAAlwSFlzAAAOxAAADsQB&#10;lSsOGwAADTRJREFUeJztXb2PHLcVf7t7ZwlKAtmxU1ygwikSLCRLTmPACNLEQKoUQppULnOnq1Yn&#10;q3IVIGkjnXLVSQrgFCrTKH9AqhQB0sQ6yThEjYHYUOEYshMJvrvdmUlx4orLfSQfycchZ46/Znc4&#10;/Fo+8vF9kTt4ZfJRAw749Le/erx29swPXcoU5IVh6g4UtA92oo8nu9xVFjDDmejv79yfEzb0k6MO&#10;U10FOAa+e3rOA7u/s5m6C1kjaKUDvBxgdaDVdOyTksenrpwnZA4IWukyobGBLisuTzgT/advnHr8&#10;+Rdfz1U228oqhM8Pzuz93uSylpWrKATPE8F7OoBeWhbpXz0/INcv8pZ9OR5Y9HTTSh9PduHdD/+E&#10;qlpYmi6v7ZNL9TsJdUXf0wvyw4prgXuTy7B29syS2hYizGEqYEE8OBP9/Z378PkXX8+fQ1Z5IXYa&#10;tOpw0U2QQvB2waKyUaCzi5sMPC7PIWX7WpcOwYJcQb7QLU7nPZ2zE6opNwTTqp5/Xx0NF57bREjb&#10;HGWbpoFXVkbGvK0SnZPIAn/d+xTeu/gmrI4Wdyr1uU2EtN1G2db29Fh47+KbxU7gCBYzbAhC6yoE&#10;d0crPFDncy9Ig2TSu8mKp76zPYeUNT3nXtejW1dgNByg42BCkj1d/QG6d9gzgNnIkzOROOva39n0&#10;IjhAgpWOTRibwYbi1ClbBx1ZEF2AwsJNFjxfdnfSkESZ/eZohqZTY+5k37KMC1u3mXrYbyQJgZb3&#10;JR8Ux00YkujprtEiWPSIrt6cIlQ46+JEcbh0BJxcjCVyxhUqexffm6aBwWAAh9MZnFpdMQZZmCR+&#10;uc6CZXgLciEDivmIx5NdGAyOJe9TqytLbdgmGcZKC3B4E50ysLb4eAoh5bIUohaC25HVnr6/swl1&#10;08BwMGAhXmHvOJK7VlUWbiO4qe1CZBqyc626sHxqXT7qEaeq5VJm1kLETy/Pp3cZD7c3YCVy1E9w&#10;3Hvu2N/ZTBYv5wJKbBsXkujpHKB63g6mMzi92mooYPbISnqPgSLcLSO59B4TXeln20guvXNAR9zc&#10;+pkLes/ec0cKbpS9IIf53rFnnzrlZwCYWwP7jixWui4QUP205fdpS0UbenJqBAly6j1uLve+Cagr&#10;WUdwuQ0ugmMOobeu3em9LBB9pZtWMQA92jUUIW30TQsIvjyQGqxgYtcAYSzbBtt2YSojP1d104to&#10;26QnXADiq1U+k4kafm3ainTc7NGtDRgN08oM3itdPOska8pnLNiIIPrpU4ctv63OHJCF9B4ToSvd&#10;VVDsAnqlm2BaAqYZuNZHRVek/l4QHds7MbbsQxTXMiJAM+cJwOpwoa4MlxVEsQHIrFhO0+nltk+V&#10;O/j0U9STI9j2dB+BxyQl+6b7sHDbnu+zr6sTMSew6OkqqOZTkabCNmls+XXaBLVOym+iTu4czbpB&#10;Khtl9lMGyVWVCzG9cqDrEn3vVbbUyJHo2QaPubL9AjqSbjaqtCun6/K3Cdf2clzVGFji3n2EHE5Q&#10;Tawu3IOa12TizXUSsMS9+9qoTYNic3hgbZvqdFEDqaZbneEntm8hFNFUNgGKS1UFh8oWwnmoedvk&#10;ZpzIQmXrK3IlfNTz6XK+QvB8UPT0iMiV8EVPj4QHN9dTd0GLoqcbEKKnt3UC1QdFT2fQ0239yQ1R&#10;9HQT2tLTfXRtXZqL1xDg+I7anFH0dKS/ujwhHCUnlOtHIiB3ovf++pGCZRSVjRm5r3KAxCrbo1sb&#10;aHouKpsPujAxWfd0l3AnGeKMmKuqM61qWB0NF8rZBLbDaQWnVkcwq2pYeVHW1kdbnV07184aDStw&#10;NKvg0gd30fIxdPRP/nBlYdBdpWqKRnE4reDt63et+bqAIKLv79hPcqp6bdugcg/BAfpyMtUEb/Z+&#10;NKu8TY25W6z6Dm9BzpXgR7MKAGB+92kXBJ6+Ikh6H0+Oz2xVtZ5ZTKsaxpPd+R4/6JDAg6EPk5VF&#10;ZTPtgRev3VnK21XW3pdtiYXoutmvXmNdNy85QtcGr08RQGzhUthgqGe4xL6uy384rYx1i23ERAAb&#10;cSjvsfZ1evvsxfZlqjM3sBtnZNgMOC7h0ibYDDOm99g7Sru2NnM8uCgQZHs3DQ5mJTOxdGwl6XzY&#10;aj6sDR23EO+rukYv/FH7aPsNuv7kSnAAhj1dDnmisrdY+zllhQr2fWHrWMCsmwYlqMuE7QpbFwi6&#10;BRrby8Sgmrxkpr3YlG6zh2MRPOqnml9nvtVxClM61V6fGmzXhKr45LP/LKUJ5wQGimeNatLV9QtL&#10;p9jpq7pG0039yVk7YVnpAMs/8vy5N5bKqitLfYfV5bLSKaASR65f3vtdYvdyBctKV2EbWFvYs+sE&#10;kIGx34PpzEgsk9Zh+61y/tTOJSrY/9mBMutj7OnqO1m2EH/cI6cDLNoNdKob1t54sgvfHM3QAFDb&#10;78kBwdeEytCpQW3CtNqoblPbipXrweo8nFawMhpm66KNcpYtFWvjZK99sbNjCL48UOjpOQwQB3ul&#10;6OVdR5R/a0q1n4WudGH77ztYN2B5oP/95X8X3qkSLjbA1MliM7HqIFvfxpPdhT6IcKmTgOA93aRS&#10;PXn6DH72m3toPdToVTkPZoenGFew/ql5sXdqwGVfwH5qVYVrungn6pWfZegcMTaVC9PJTapXH8Gy&#10;p+ts8TZ7NQYbi9/b3vAmuK6tnHXqGAg+1oQZRVzgInz5rECdrf8kI9p97xRnhKu5U9eWqX15T+6S&#10;UyQmWFU2KnsNYe+mfDau4dKPPoNNZaOuWq6Blg8/2uq07e8nbcWzm2GphKZG28hCm6sa5tIPOc8/&#10;b/x67qQJRd00cP7qbdjb3oC6bubn4VJONFaHCydcjCU+hhUX1UyNyHE50mWyK6QiPKtxRoC6t5p+&#10;9JOnz2DttW+z6s06AlDj36hldOVlpFzpwdK7jWX67uHcBJdB1RRE3x/dujLPu7eNX6Sgw8MXdgXV&#10;KZVSiIzi/Kb8IOqAxxgcm/FITZP94qujodNElEOhc2DtAAmuH5FXL8ViJ7NUYWjByunyCMhHrNSV&#10;7hK+Zfttpvy5rHS2q78pLL+qa7iwdYcsuetgcryYhCUXdY2a18VhRGm3DbCsdMxhIevR4r0aSoUF&#10;X6hp2DPWJvbdZoFzFTJNxNPt267+gDbAempVfB7HjS3vZeLz/j/+tVDeZdZTVg02mY5mFbqNyLZ5&#10;9b2O8Ngko+zXvdjTdStHCD6695ff+REA0IU1mw+dMpiXPriLrsbzV28by1IlfQoXycXyF3wThfwd&#10;802b3gu4rnTZUEIpb5tc8ntfwlPs+rnY+llXOvbexCI5PGq+qwczv7pgPNmFz778n1fbqREtRs70&#10;3qay2eoOWTEugp5NMj/3+nesgqWu/s6qbAImiVc4HACOLVtiv5d/9Mc31hcu5nu4vQFvKXfViEP+&#10;OkHO1IdZVS/Vh5WV0w6mM/jx9T9qy6hwdSp10uGi7q3iM/SUi3zlprjKU72GUzhYfK7njGXajV03&#10;J6L9W1MXfvxJhbPT+N7kMqydPYOyU1cPVEEaRDvhcjCdeXeqIC6iBUauKhftmCbKS0tebXyvS5dP&#10;qoi0aVUvnUufStd/qfnVdPU0jKn9XPRvKqKecKE+Y9K3rax8vbiujJzm2x/s3bSql27CVMciZ7AF&#10;UVD0X0ynFd/lfyzE6lLblMOVKLKEasEztWF69/xwOudiD26uL5h2u7KlRQmMtOnSKkyX9FMMJpSV&#10;bkvD2jAJqbk4T3wQxSKnG0jd4AjjzeG0Mp5IsbkpTYPv89+nGBfTeeu6BJbLAwVM5keT31mUffv6&#10;3QWvF7Utk+VLwOcGR8yxI7x1KrpEeBbp3demjBGf6sly9dZhDITClnXyCDZ5u0L44JUubmaWBwDb&#10;/37/l78vlJPVJ503TgeMS6jBDZTyWBksQEJ9dmkrRwQLcrIQ5rrK1fwf31ifH1rA/h1JLgsAWtVJ&#10;ziPawC4YCHGS5OZEcUFrJ1yquoHBAFAHiclxUjcN1HUDw+HAmCfkxgjBrbArwOqmgabB3x2Xa5Jf&#10;o+aK1no7MhDNRLDhYAAro6E1T2jfdHe+DQf6d8flXg7htMItijJkS58NVd0Y/x/HF8mmqMtWMJ7s&#10;Wi8XoNbnYjqV89oGfzzZnW81pr4K7YTiv7iwdRsubOm1GV+wsnf5hzy4uY4e8sP2YdegBBXUf0fU&#10;DfTe9saCr4AS+WLLq+bnqJNLZghe6eJ+VbWjur/dxAQvqrFDl44JfC4GlIvX7jitfEqd4j0lj0ud&#10;HIgWRFHAj2xWekF74OIChegdA0eACmsQRWqk7FeIRdGWT82vi9KlIkq4FAXcg6Q6R7jqpJiIZeJc&#10;/cU75Lw2PHn6DPZ3NpfO/gGEsXpWQY7qfHDxkaugqjOuZlI1f6gaSa3TN18IV2MhuguBQn+QfBcN&#10;pU4XDkDJ51onBV89P4BXv3WaVOfv/vw3+PCXPwn6sz/nEOhz33v18fm17z6k5P35pR+Q66XmPf3C&#10;IUPJL/JQ645RJwXCMESpc/z91yH0Xur/Ay94W42fpRIBAAAAAElFTkSuQmCCUEsDBBQABgAIAAAA&#10;IQDLrZHZ3AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3Y1SDTGbUop6&#10;KoKtIN6m2WkSmp0N2W2S/ns3XvQyvOEN732TrybbioF63zjWkCwUCOLSmYYrDZ/717sUhA/IBlvH&#10;pOFCHlbF9VWOmXEjf9CwC5WIIewz1FCH0GVS+rImi37hOuLoHV1vMcS1r6TpcYzhtpX3Sj1Kiw3H&#10;hho72tRUnnZnq+FtxHH9kLwM29Nxc/neL9+/tglpfXszrZ9BBJrC3zHM+BEdish0cGc2XrQa4iPh&#10;d86eStUSxGFWTynIIpf/8YsfAAAA//8DAFBLAwQUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAGRy&#10;cy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEj0FqwzAQRfeF3EHMPpadRSjFsjeh4G1IDjBIY1nEGglJ&#10;LfXtI8gmgUCX8z//PaYf//wqfillF1hB17QgiHUwjq2C6+V7/wkiF2SDa2BSsFGGcdh99GdasdRR&#10;XlzMolI4K1hKiV9SZr2Qx9yESFybOSSPpZ7Jyoj6hpbkoW2PMj0zYHhhiskoSJPpQFy2WM3/s8M8&#10;O02noH88cXmjkM5XdwVislQUeDIOH2HXRLYgh16+PDbcAQAA//8DAFBLAQItABQABgAIAAAAIQCx&#10;gme2CgEAABMCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhANbl3UMnAwAAqwcAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;CgAAAAAAAAAhAHbCnTqUDQAAlA0AABQAAAAAAAAAAAAAAAAAjQUAAGRycy9tZWRpYS9pbWFnZTEu&#10;cG5nUEsBAi0AFAAGAAgAAAAhAMutkdncAAAABgEAAA8AAAAAAAAAAAAAAAAAUxMAAGRycy9kb3du&#10;cmV2LnhtbFBLAQItABQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAAAAAAAAAAAAAAFwUAABkcnMv&#10;X3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYAfAEAAE8VAAAAAA==&#10;">
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="Picture 6" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;width:932;height:1078;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAKWhjsyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvQv9DeIXeNFkrYrdGaZVC9aa29fq6ec0u3bwsm1S3/nojCB6HmfmGmc47V4sDtaHyrCEbKBDE&#10;hTcVWw0fu7f+BESIyAZrz6ThnwLMZ3e9KebGH3lDh220IkE45KihjLHJpQxFSQ7DwDfEyfvxrcOY&#10;ZGulafGY4K6WQ6XG0mHFaaHEhhYlFb/bP6fBfapoqf42e/u6flyv9qevTi21frjvXp5BROriLXxt&#10;vxsNT5kaTsbZaASXS+kOyNkZAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACloY7MkAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
+                  <v:imagedata r:id="rId8" o:title=""/>
+                </v:shape>
+                <v:shape id="Text Box 5" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:930;width:9875;height:1078;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD+6QrAywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BTsMw&#10;EETvSP0Haytxo3YroCGtW1UgEBeECPmAJd4maeN1aps2+XuMhMRxNDNvNOvtYDtxJh9axxrmMwWC&#10;uHKm5VpD+fl8k4EIEdlg55g0jBRgu5lcrTE37sIfdC5iLRKEQ44amhj7XMpQNWQxzFxPnLy98xZj&#10;kr6WxuMlwW0nF0rdS4stp4UGe3psqDoW31aDeVJH/+XeTi9F3WXyvRwP5X7U+no67FYgIg3xP/zX&#10;fjUaFipbPtzeqeUcfj+lPyA3PwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD+6QrAywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" fillcolor="#066e9f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="380B3BC8" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+                        <w:pPr>
+                          <w:spacing w:before="18" w:line="223" w:lineRule="exact"/>
+                          <w:ind w:right="746"/>
+                          <w:jc w:val="right"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:color w:val="FFFFFF"/>
+                          </w:rPr>
+                          <w:t>06‐Jan‐17</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="22013057" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+                        <w:pPr>
+                          <w:spacing w:line="638" w:lineRule="exact"/>
+                          <w:ind w:left="1321"/>
+                          <w:rPr>
+                            <w:sz w:val="56"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:color w:val="FFFFFF"/>
+                            <w:sz w:val="56"/>
+                          </w:rPr>
+                          <w:t>BWSR Pilot Seed Mixes</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <w10:anchorlock/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+    <w:p w14:paraId="2F0B3A3D" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+    <w:p w14:paraId="5CC5F1CD" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
       <w:pPr>
         <w:spacing w:before="56"/>
         <w:ind w:left="477"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>PILOT SEED MIXES:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+    <w:p w14:paraId="30DA35CB" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="28"/>
         <w:ind w:left="477" w:right="964"/>
       </w:pPr>
       <w:r>
-        <w:t>These new “Pilot” seed mixes have been developed for a variety of restoration, conservation and stormwater uses. Goals were to meet the needs of common project types and to create direction for emergin</w:t>
-[...13 lines deleted...]
-        <w:t>cases these mixes should be considered starting points for developing site specific</w:t>
+        <w:t xml:space="preserve">These new “Pilot” seed mixes have been developed for a variety of restoration, conservation and stormwater uses. Goals were to meet the needs of common project types and to create direction for emerging topics such as biofuels, buffers, conservation grazing, and pollinators. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>All of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the mixes were developed for specific functions and incorporate pollinator habitat to the extent possible. The mixes will remain as pilot mixes for a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>couple  years</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> until we understand how they are performing before we work to make them official state mixes. In many cases these mixes should be considered starting points for developing site specific</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>mixes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+    <w:p w14:paraId="3E4E6AF0" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+    <w:p w14:paraId="616949E2" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="477" w:right="946"/>
       </w:pPr>
       <w:r>
-        <w:t>Note: Oats cover crop is included as a component of these seed mixes wit</w:t>
-[...5 lines deleted...]
-        <w:t>not come back the follow spring unless it re‐establishes from seed).</w:t>
+        <w:t xml:space="preserve">Note: Oats cover crop is included as a component of these seed mixes </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>with the exception of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> some wetland mixes where cover species are not necessary. Winter wheat (at a similar rate to oats) may be selected in some cases where germination is needed later in the fall, followed by further green‐up the following spring (oats will not come back the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>follow</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> spring unless it re‐establishes from seed).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+    <w:p w14:paraId="1F4454FF" w14:textId="20B1592E" w:rsidR="00BD5951" w:rsidRDefault="006D380B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:pict>
-[...59 lines deleted...]
-        </w:pict>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="1072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09E752BC" wp14:editId="6778CF30">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>411480</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>210185</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6861175" cy="342900"/>
+                <wp:effectExtent l="1905" t="0" r="4445" b="2540"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="694507483" name="Text Box 3"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6861175" cy="342900"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="D7E2DC"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="29F003A1" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+                            <w:pPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="2870"/>
+                              </w:tabs>
+                              <w:spacing w:before="24"/>
+                              <w:ind w:left="12"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="36"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="066E9F"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>Finalized</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="066E9F"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="066E9F"/>
+                                <w:sz w:val="36"/>
+                              </w:rPr>
+                              <w:t>Shallow Rooted BMP Mix</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="066E9F"/>
+                                <w:spacing w:val="-1"/>
+                                <w:sz w:val="36"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="066E9F"/>
+                                <w:sz w:val="36"/>
+                              </w:rPr>
+                              <w:t>General</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="09E752BC" id="Text Box 3" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:32.4pt;margin-top:16.55pt;width:540.25pt;height:27pt;z-index:1072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD0j9jA8gEAAMEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06QFukvUdLW0LEJa&#10;LtLCBziOk1g4HjN2m5Sv37HTdNHyhnixxvbM8Zwzx5ubsTfsqNBrsCVfLnLOlJVQa9uW/Mf3u1fX&#10;nPkgbC0MWFXyk/L8ZvvyxWZwhVpBB6ZWyAjE+mJwJe9CcEWWedmpXvgFOGXpsgHsRaAttlmNYiD0&#10;3mSrPF9nA2DtEKTynk730yXfJvymUTJ8bRqvAjMlp95CWjGtVVyz7UYULQrXaXluQ/xDF73Qlh69&#10;QO1FEOyA+i+oXksED01YSOgzaBotVeJAbJb5MzYPnXAqcSFxvLvI5P8frPxyfHDfkIXxPYw0wETC&#10;u3uQPz2zsOuEbdUtIgydEjU9vIySZYPzxbk0Su0LH0Gq4TPUNGRxCJCAxgb7qArxZIROAzhdRFdj&#10;YJIO19fr5fLqLWeS7l6/Wb3L01QyUczVDn34qKBnMSg50lATujje+xC7EcWcEh/zYHR9p41JG2yr&#10;nUF2FGSA/dWH1X6XCDxLMzYmW4hlE2I8STQjs4ljGKuR6brkqwgRWVdQn4g3wuQr+gcUdIC/ORvI&#10;UyX3vw4CFWfmkyXtogHnAOegmgNhJZWWPHA2hbswGfXgULcdIU/TsXBL+jY6UX/q4twu+SQpcvZ0&#10;NOKf+5T19PO2jwAAAP//AwBQSwMEFAAGAAgAAAAhAN2V1JDbAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FPhDAUhO8m/ofmmXhzC4IrQcpGN5js1dUf8JY+AaWvpC0s/nu7Jz1OZjLzTbVbzSgW&#10;cn6wrCDdJCCIW6sH7hR8vL/eFSB8QNY4WiYFP+RhV19fVVhqe+Y3Wo6hE7GEfYkK+hCmUkrf9mTQ&#10;b+xEHL1P6wyGKF0ntcNzLDejvE+SrTQ4cFzocaJ9T+33cTYKGusP9ssd5rl5aQpcl2yfN6zU7c36&#10;/AQi0Br+wnDBj+hQR6aTnVl7MSrY5pE8KMiyFMTFT/OHDMRJQfGYgqwr+f9B/QsAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQD0j9jA8gEAAMEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDdldSQ2wAAAAkBAAAPAAAAAAAAAAAAAAAAAEwEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVAUAAAAA&#10;" fillcolor="#d7e2dc" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="29F003A1" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+                      <w:pPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="2870"/>
+                        </w:tabs>
+                        <w:spacing w:before="24"/>
+                        <w:ind w:left="12"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="36"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="066E9F"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>Finalized</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="066E9F"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="066E9F"/>
+                          <w:sz w:val="36"/>
+                        </w:rPr>
+                        <w:t>Shallow Rooted BMP Mix</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="066E9F"/>
+                          <w:spacing w:val="-1"/>
+                          <w:sz w:val="36"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="066E9F"/>
+                          <w:sz w:val="36"/>
+                        </w:rPr>
+                        <w:t>General</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+    <w:p w14:paraId="1B7D71B6" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:sz w:val="5"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+    <w:p w14:paraId="36801A00" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="5"/>
         </w:rPr>
         <w:sectPr w:rsidR="00BD5951">
-          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="360" w:right="260" w:bottom="620" w:left="540" w:header="720" w:footer="433" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+    <w:p w14:paraId="6B724565" w14:textId="7C1A1A4E" w:rsidR="00BD5951" w:rsidRDefault="006D380B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1619"/>
           <w:tab w:val="left" w:pos="1678"/>
         </w:tabs>
         <w:spacing w:before="54" w:line="374" w:lineRule="auto"/>
         <w:ind w:left="117" w:firstLine="479"/>
       </w:pPr>
       <w:r>
-        <w:pict>
-[...5 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="503305352" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A5DADD3" wp14:editId="6068D55C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>411480</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1163320</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6861175" cy="0"/>
+                <wp:effectExtent l="11430" t="13970" r="13970" b="5080"/>
+                <wp:wrapNone/>
+                <wp:docPr id="286461462" name="Line 2">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6861175" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="1524">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="76AB8213" id="Line 2" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:-11128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="32.4pt,91.6pt" to="572.65pt,91.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAsUAECrwEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DNSuMOD2k7S7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJVmy3YT4Iokg+vfdEr+6OoxMHQ2zRt7KezaUwXqG2vm/lz5fHT7dS&#10;cASvwaE3rTwZlnfrjx9WU2jMAgd02pBIIJ6bKbRyiDE0VcVqMCPwDIPxKdkhjRBTSH2lCaaEPrpq&#10;MZ8vqwlJB0JlmNPp/VtSrgt+1xkVf3QdmyhcKxO3WFYq6y6v1XoFTU8QBqvONOAfWIxgfbr0CnUP&#10;EcSe7F9Qo1WEjF2cKRwr7DqrTNGQ1NTzP9Q8DxBM0ZLM4XC1if8frPp+2PgtZerq6J/DE6pXFh43&#10;A/jeFAIvp5Aers5WVVPg5tqSAw5bErvpG+pUA/uIxYVjR2OGTPrEsZh9upptjlGodLi8Xdb1lxsp&#10;1CVXQXNpDMTxq8FR5E0rnfXZB2jg8MQxE4HmUpKPPT5a58pbOi+mxPZm8bk0MDqrczKXMfW7jSNx&#10;gDwN5SuqUuZ9GeHe6wI2GNAP530E69726XLnz2Zk/XnYuNmhPm3pYlJ6rsLyPFp5Ht7Hpfv3D7D+&#10;BQAA//8DAFBLAwQUAAYACAAAACEAacMCP94AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/C&#10;QBCG7yb+h82YeJNtaSG1dEuUxHjxAnjxNnSHttCdrd0F6r93SUzw+H7knWeK5Wg6cabBtZYVxJMI&#10;BHFldcu1gs/t21MGwnlkjZ1lUvBDDpbl/V2BubYXXtN542sRRtjlqKDxvs+ldFVDBt3E9sQh29vB&#10;oA9yqKUe8BLGTSenUTSXBlsOFxrsadVQddycjIJnXr126fb49T372B96j0m8zt6VenwYXxYgPI3+&#10;VoYrfkCHMjDt7Im1E52CeRrIffCzZAriWojTWQJi92fJspD/fyh/AQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhACxQAQKvAQAASAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAGnDAj/eAAAACwEAAA8AAAAAAAAAAAAAAAAACQQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" strokeweight=".12pt">
+                <w10:wrap anchorx="page"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00C62446">
         <w:t>Function:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C62446">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C62446">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C62446">
         <w:rPr>
           <w:color w:val="222A35"/>
         </w:rPr>
         <w:t xml:space="preserve">Buffers </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C62446">
         <w:t>Planting</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C62446">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C62446">
         <w:t>Area:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C62446">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C62446">
         <w:rPr>
           <w:color w:val="222A35"/>
         </w:rPr>
         <w:t xml:space="preserve">Statewide </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C62446">
         <w:t>Specialization:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C62446">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C62446">
         <w:tab/>
         <w:t>NRCS</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C62446">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C62446">
         <w:t>327</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+    <w:p w14:paraId="19DD13E7" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="54"/>
         <w:ind w:left="840" w:right="553" w:hanging="723"/>
       </w:pPr>
       <w:r>
         <w:br w:type="column"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Intent: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="3F3F3F"/>
         </w:rPr>
         <w:t>Establish prairie vegetation over perforated drain tile where deep rooted species could plug tile</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+    <w:p w14:paraId="51514116" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
       <w:pPr>
         <w:sectPr w:rsidR="00BD5951">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="360" w:right="260" w:bottom="620" w:left="540" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="2581" w:space="1742"/>
             <w:col w:w="7117"/>
           </w:cols>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="971"/>
         <w:gridCol w:w="2879"/>
         <w:gridCol w:w="3362"/>
         <w:gridCol w:w="958"/>
         <w:gridCol w:w="933"/>
         <w:gridCol w:w="942"/>
         <w:gridCol w:w="760"/>
         <w:gridCol w:w="422"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD5951">
+      <w:tr w:rsidR="00BD5951" w14:paraId="789B53C5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="960"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8170" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="353ABD5D" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4362"/>
                 <w:tab w:val="left" w:pos="7351"/>
               </w:tabs>
               <w:spacing w:before="116" w:line="141" w:lineRule="auto"/>
               <w:ind w:left="7466" w:right="153" w:hanging="6166"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Scientific</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -535,1455 +1019,1505 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
               <w:t>Common Name</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:position w:val="12"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Seeds/ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>sq</w:t>
-[...14 lines deleted...]
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+              <w:t>sq ft</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="297F607E" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:ind w:left="12"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="222A35"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Cover</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="16A59519" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="155" w:right="121" w:firstLine="67"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Rate (lb/ac)</w:t>
+              <w:t>Rate (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>lb</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>/ac)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="695592F5" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="130" w:right="51" w:firstLine="74"/>
             </w:pPr>
             <w:r>
-              <w:t>% Mix (by sqft)</w:t>
+              <w:t xml:space="preserve">% Mix (by </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>sqft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="12F3A7A9" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="68" w:right="42" w:firstLine="19"/>
             </w:pPr>
             <w:r>
-              <w:t>% Mix (by wt)</w:t>
+              <w:t xml:space="preserve">% Mix (by </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>wt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="422" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="2873AC07" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD5951">
+      <w:tr w:rsidR="00BD5951" w14:paraId="29904C8B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="971" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="79E9947D" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2879" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="10F27D38" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="241" w:lineRule="exact"/>
               <w:ind w:left="286"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>Avena sativa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3362" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="41BA7FEC" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="241" w:lineRule="exact"/>
               <w:ind w:right="302"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>Oats* (See Cover crop note)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="958" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="2ACA4B84" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="241" w:lineRule="exact"/>
               <w:ind w:right="256"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
                 <w:w w:val="99"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="2DBFC512" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="241" w:lineRule="exact"/>
               <w:ind w:right="123"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>30.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="30F80D45" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="3721DFB7" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD5951">
+      <w:tr w:rsidR="00BD5951" w14:paraId="52C2AA4D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="971" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="1FD53AE7" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2879" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="5241718E" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3362" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="33AE32EC" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="59"/>
               <w:ind w:right="375"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="7E7E7E"/>
               </w:rPr>
               <w:t>Total Guild:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="958" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="3CE45583" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="66"/>
               <w:ind w:right="258"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
                 <w:w w:val="99"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="1EB14AE6" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="61"/>
               <w:ind w:right="124"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>30.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="129317E6" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="61"/>
               <w:ind w:left="125"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>17.45%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="30088AD4" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="61"/>
               <w:ind w:left="181"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>74.1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD5951">
+      <w:tr w:rsidR="00BD5951" w14:paraId="6C40D807" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="760"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="971" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="110C2A29" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="12"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="222A35"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Forb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2879" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="1ABA26BC" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="5"/>
               <w:rPr>
                 <w:sz w:val="29"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="726CCAD8" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="286"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
-              <w:t>Anemone canadesis</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Anemone </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="3F3F3F"/>
+              </w:rPr>
+              <w:t>canadesis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3362" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="52AEA46C" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="5"/>
               <w:rPr>
                 <w:sz w:val="29"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="10E6A911" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="529"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>Canada Anemone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="958" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="7BF09EE1" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="5"/>
               <w:rPr>
                 <w:sz w:val="29"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="590C164C" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="259"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>0.06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="3FC0457D" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="5"/>
               <w:rPr>
                 <w:sz w:val="29"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="4E36AB1E" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="126"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>0.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="224F8E85" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="611B3804" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD5951">
+      <w:tr w:rsidR="00BD5951" w14:paraId="1E186019" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="971" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="0EAC77F0" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2879" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="0981DB2D" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="77"/>
               <w:ind w:left="286"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>Asclepias syriaca</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3362" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="55C20E89" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="77"/>
               <w:ind w:left="533"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>Common Milkweed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="958" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="10B478A9" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="77"/>
               <w:ind w:right="257"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>0.16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="7685AB88" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="77"/>
               <w:ind w:right="124"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>0.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="01126CD5" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="3AE5D490" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD5951">
+      <w:tr w:rsidR="00BD5951" w14:paraId="51375AC8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="971" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="282B5E79" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2879" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="22D4150F" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="74"/>
               <w:ind w:left="286"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
-              <w:t>Lobelia siphilitica</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Lobelia </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="3F3F3F"/>
+              </w:rPr>
+              <w:t>siphilitica</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3362" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="3D38B6C4" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="74"/>
               <w:ind w:left="528"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>Great Lobelia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="958" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="43C860A2" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="74"/>
               <w:ind w:right="261"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
                 <w:w w:val="99"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="7930021C" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="74"/>
               <w:ind w:right="127"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>0.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="41CDF584" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="1550A0D9" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD5951">
+      <w:tr w:rsidR="00BD5951" w14:paraId="1CCC9570" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="971" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="53A27C1A" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2879" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="1B7FDC4C" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="76"/>
               <w:ind w:left="286"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>Monarda fistulosa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3362" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="133303D6" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="76"/>
               <w:ind w:left="528"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>Wild Bergamot</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="958" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="2726F35F" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="76"/>
               <w:ind w:right="260"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>2.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="1C535A0E" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="76"/>
               <w:ind w:right="127"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>0.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="44B29D0F" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="1340175A" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD5951">
+      <w:tr w:rsidR="00BD5951" w14:paraId="70EAEB49" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="971" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="6F8DB6F0" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2879" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="2AAFF971" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="76"/>
               <w:ind w:left="286"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>Solidago canadensis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3362" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="3C013F64" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="76"/>
               <w:ind w:left="528"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>Canada Goldenrod</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="958" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="16E9A2EB" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="76"/>
               <w:ind w:right="262"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
                 <w:w w:val="99"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="1C1BBEB5" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="76"/>
               <w:ind w:right="129"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>0.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="6F6FD51B" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="304F6538" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD5951">
+      <w:tr w:rsidR="00BD5951" w14:paraId="4FA2EEB6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="971" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="7F513678" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2879" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="69A3899C" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="76"/>
               <w:ind w:left="286"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
-              <w:t>Tradescantia bracteata</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Tradescantia </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="3F3F3F"/>
+              </w:rPr>
+              <w:t>bracteata</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3362" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="41E314CA" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="76"/>
               <w:ind w:left="532"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>Bracted Spiderwort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="958" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="3FA17189" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="76"/>
               <w:ind w:right="256"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>0.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="2F8D5AAE" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="76"/>
               <w:ind w:right="123"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>0.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="5CDC8ABE" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="13C38A72" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD5951">
+      <w:tr w:rsidR="00BD5951" w14:paraId="33062E50" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8170" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="38AC97E8" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2112"/>
               </w:tabs>
               <w:spacing w:before="56"/>
               <w:ind w:right="257"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="7E7E7E"/>
                 <w:position w:val="1"/>
               </w:rPr>
               <w:t>Total Guild:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:tab/>
               <w:t>10.89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="504C6650" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="61"/>
               <w:ind w:right="124"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>0.31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="1DFDEC66" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="61"/>
               <w:ind w:left="125"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>21.11%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="3162B6A9" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="61"/>
               <w:ind w:left="294"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>0.8%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+    <w:p w14:paraId="0F2B8064" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
       <w:pPr>
         <w:sectPr w:rsidR="00BD5951">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="360" w:right="260" w:bottom="620" w:left="540" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+    <w:p w14:paraId="12E94131" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
       <w:pPr>
         <w:ind w:left="120"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="222A35"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Graminoid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+    <w:p w14:paraId="1976A582" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3087"/>
           <w:tab w:val="left" w:pos="6392"/>
           <w:tab w:val="right" w:pos="7681"/>
         </w:tabs>
         <w:spacing w:before="359"/>
         <w:ind w:left="-35"/>
       </w:pPr>
       <w:r>
         <w:br w:type="column"/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="3F3F3F"/>
         </w:rPr>
         <w:t>Bouteloua</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="3F3F3F"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="3F3F3F"/>
         </w:rPr>
         <w:t>gracilis</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="3F3F3F"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Blue</w:t>
-[...11 lines deleted...]
-        <w:t>Grama</w:t>
+        <w:t>Blue Grama</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="3F3F3F"/>
         </w:rPr>
         <w:tab/>
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="3F3F3F"/>
         </w:rPr>
         <w:tab/>
         <w:t>0.68</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+    <w:p w14:paraId="77B8223F" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3086"/>
           <w:tab w:val="left" w:pos="6504"/>
           <w:tab w:val="right" w:pos="7682"/>
         </w:tabs>
         <w:spacing w:before="225"/>
         <w:ind w:left="-35"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="3F3F3F"/>
         </w:rPr>
-        <w:t>Bromus ciliatus</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Bromus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3F3F3F"/>
+        </w:rPr>
+        <w:t>ciliatus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="3F3F3F"/>
         </w:rPr>
         <w:tab/>
         <w:t>Fringed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="3F3F3F"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="3F3F3F"/>
         </w:rPr>
         <w:t>Brome</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="3F3F3F"/>
         </w:rPr>
         <w:tab/>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="3F3F3F"/>
         </w:rPr>
         <w:tab/>
         <w:t>1.09</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+    <w:p w14:paraId="6E06C9AA" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3086"/>
           <w:tab w:val="left" w:pos="6336"/>
           <w:tab w:val="right" w:pos="7681"/>
         </w:tabs>
         <w:spacing w:before="225"/>
         <w:ind w:left="-35"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="3F3F3F"/>
         </w:rPr>
-        <w:t>Bromus kalmii</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Bromus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3F3F3F"/>
+        </w:rPr>
+        <w:t>kalmii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="3F3F3F"/>
         </w:rPr>
         <w:tab/>
         <w:t>Kalm's Brome</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="3F3F3F"/>
         </w:rPr>
         <w:tab/>
         <w:t>1.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="3F3F3F"/>
         </w:rPr>
         <w:tab/>
         <w:t>0.41</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+    <w:p w14:paraId="1573657D" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3088"/>
           <w:tab w:val="left" w:pos="6507"/>
           <w:tab w:val="right" w:pos="7684"/>
         </w:tabs>
         <w:spacing w:before="225"/>
         <w:ind w:left="-35"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="3F3F3F"/>
         </w:rPr>
         <w:t>Elymus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="3F3F3F"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1991,1076 +2525,1219 @@
         </w:rPr>
         <w:t>canadensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="3F3F3F"/>
         </w:rPr>
         <w:tab/>
         <w:t>Canada Wild Rye</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="3F3F3F"/>
         </w:rPr>
         <w:tab/>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="3F3F3F"/>
         </w:rPr>
         <w:tab/>
         <w:t>2.09</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+    <w:p w14:paraId="07092117" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
       <w:pPr>
         <w:sectPr w:rsidR="00BD5951">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="360" w:right="260" w:bottom="620" w:left="540" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="1361" w:space="40"/>
             <w:col w:w="10039"/>
           </w:cols>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="984"/>
         <w:gridCol w:w="2744"/>
         <w:gridCol w:w="3392"/>
         <w:gridCol w:w="1063"/>
         <w:gridCol w:w="919"/>
         <w:gridCol w:w="958"/>
         <w:gridCol w:w="1167"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD5951">
+      <w:tr w:rsidR="00BD5951" w14:paraId="3C01A6CC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="04471712" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="364CCB5B" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="224" w:lineRule="exact"/>
               <w:ind w:left="273"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
-              <w:t>Elymus trachycaulus</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Elymus </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="3F3F3F"/>
+              </w:rPr>
+              <w:t>trachycaulus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3392" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="3B223647" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="224" w:lineRule="exact"/>
               <w:ind w:left="651"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>Slender Wheatgrass</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="2A8921ED" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="224" w:lineRule="exact"/>
               <w:ind w:right="271"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
                 <w:w w:val="99"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="69E75CA8" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="224" w:lineRule="exact"/>
               <w:ind w:right="125"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>3.47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2125" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="6BDA97E2" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD5951">
+      <w:tr w:rsidR="00BD5951" w14:paraId="07239ACD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="2668B6F4" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="1A3F7620" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="92"/>
               <w:ind w:left="273"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>Elymus virginicus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3392" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="0FA3680B" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="92"/>
               <w:ind w:left="651"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>Virginia Wild Rye</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="0ADB2D3D" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="92"/>
               <w:ind w:right="274"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
                 <w:w w:val="99"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="15633C54" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="92"/>
               <w:ind w:right="127"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>2.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2125" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="1B0E1AB7" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD5951">
+      <w:tr w:rsidR="00BD5951" w14:paraId="5AF5768E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="7BF66669" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="36C3D656" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3392" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="12027564" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="78"/>
               <w:ind w:right="282"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="7E7E7E"/>
               </w:rPr>
               <w:t>Total Guild:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="035E3022" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="85"/>
               <w:ind w:right="271"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>30.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="4F6941AC" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="78"/>
               <w:ind w:right="123"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>10.33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="958" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="14093B9A" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="78"/>
               <w:ind w:right="164"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>58.54%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1167" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="41404DCD" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="78"/>
               <w:ind w:right="446"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>25.0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD5951">
+      <w:tr w:rsidR="00BD5951" w14:paraId="78B6CBD9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="840"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="15D2118F" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="16"/>
               <w:ind w:left="12"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="222A35"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Sedge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="36F86AF9" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
               <w:rPr>
                 <w:sz w:val="30"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="732CABFE" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="273"/>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="3F3F3F"/>
+              </w:rPr>
+              <w:t>Carex</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="3F3F3F"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="3F3F3F"/>
+              </w:rPr>
+              <w:t>vulpinoidea</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3392" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="13CF31CD" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
               <w:rPr>
                 <w:sz w:val="30"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="0EB64923" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="650"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>Brown Fox Sedge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="02207805" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
               <w:rPr>
                 <w:sz w:val="30"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="32A9030D" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:right="274"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>1.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="18E6DC26" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
               <w:rPr>
                 <w:sz w:val="30"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="6B9860CA" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:right="128"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>0.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="958" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="4FC60E0F" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1167" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="7C1625D8" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD5951">
+      <w:tr w:rsidR="00BD5951" w14:paraId="3F9B7836" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="17B731C1" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="69FC7E92" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3392" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="16908F7E" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="78"/>
               <w:ind w:right="282"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="7E7E7E"/>
               </w:rPr>
               <w:t>Total Guild:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="42DD9031" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="85"/>
               <w:ind w:right="271"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>1.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="48F18337" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="81"/>
               <w:ind w:right="123"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>0.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="958" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="74439F88" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="81"/>
               <w:ind w:right="164"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>2.91%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1167" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="614C1A57" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="81"/>
               <w:ind w:right="446"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>0.1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD5951">
+      <w:tr w:rsidR="00BD5951" w14:paraId="29D63350" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="4A5F8C14" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="4E8DBAA6" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3392" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="2E3E54E9" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="76" w:line="252" w:lineRule="exact"/>
               <w:ind w:right="282"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="7E7E7E"/>
               </w:rPr>
               <w:t>Total Seed Mix:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="284C49FC" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="83" w:line="244" w:lineRule="exact"/>
               <w:ind w:right="270"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>51.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+          <w:p w14:paraId="11BF0C23" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="78" w:line="249" w:lineRule="exact"/>
               <w:ind w:right="138"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="3F3F3F"/>
               </w:rPr>
               <w:t>41.31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="958" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="6941480B" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1167" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
+          <w:p w14:paraId="0875CA15" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00BD5951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C62446"/>
-    <w:sectPr w:rsidR="00000000">
+    <w:p w14:paraId="197B59EF" w14:textId="77777777" w:rsidR="00B3538D" w:rsidRDefault="00B3538D"/>
+    <w:sectPr w:rsidR="00B3538D">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="540" w:right="260" w:bottom="620" w:left="540" w:header="0" w:footer="433" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C62446">
+    <w:p w14:paraId="4FEDA6F5" w14:textId="77777777" w:rsidR="00344F7C" w:rsidRDefault="00344F7C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C62446">
+    <w:p w14:paraId="685D4300" w14:textId="77777777" w:rsidR="00344F7C" w:rsidRDefault="00344F7C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="17C325B1" w14:textId="4D3E864E" w:rsidR="00BD5951" w:rsidRDefault="006D380B">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:pict>
-[...46 lines deleted...]
-      </w:pict>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F741893" wp14:editId="1BCAC6EF">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6415405</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9643745</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="417195" cy="165100"/>
+              <wp:effectExtent l="0" t="4445" r="0" b="1905"/>
+              <wp:wrapNone/>
+              <wp:docPr id="652250864" name="Text Box 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="417195" cy="165100"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5547E237" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+                          <w:pPr>
+                            <w:pStyle w:val="BodyText"/>
+                            <w:spacing w:line="244" w:lineRule="exact"/>
+                            <w:ind w:left="20"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="3F3F3F"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Page </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="3F3F3F"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:color w:val="3F3F3F"/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="3F741893" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:505.15pt;margin-top:759.35pt;width:32.85pt;height:13pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXbcdR1QEAAJADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s0kqWiDabFVaFSGV&#10;i1T4gIljJxGJx4y9myxfz9jZbLm8IV6s8Xh8fM6Z8fZ6Hgdx0OR7tJUsNrkU2ipsettW8uuX+xev&#10;pfABbAMDWl3Jo/byevf82XZypb7ADodGk2AQ68vJVbILwZVZ5lWnR/AbdNryoUEaIfCW2qwhmBh9&#10;HLKLPL/KJqTGESrtPWfvlkO5S/jGaBU+GeN1EEMlmVtIK6W1jmu220LZEriuVyca8A8sRugtP3qG&#10;uoMAYk/9X1Bjrwg9mrBROGZoTK900sBqivwPNY8dOJ20sDnenW3y/w9WfTw8us8kwvwWZ25gEuHd&#10;A6pvXli87cC2+oYIp05Dww8X0bJscr48XY1W+9JHkHr6gA03GfYBE9BsaIyusE7B6NyA49l0PQeh&#10;OPmyeFW8uZRC8VFxdVnkqSkZlOtlRz680ziKGFSSuKcJHA4PPkQyUK4l8S2L9/0wpL4O9rcEF8ZM&#10;Ih/5LszDXM9cHUXU2BxZBuEyJjzWHHRIP6SYeEQq6b/vgbQUw3vLVsR5WgNag3oNwCq+WskgxRLe&#10;hmXu9o76tmPkxWyLN2yX6ZOUJxYnntz2pPA0onGuft2nqqePtPsJAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEnH4d4gAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqB0oSZvGqSoE&#10;JyREGg4cncRNrMbrELtt+Hs2p3Lb2R3Nvsm2k+3ZWY/eOJQQLQQwjbVrDLYSvsq3hxUwHxQ2qneo&#10;JfxqD9v89iZTaeMuWOjzPrSMQtCnSkIXwpBy7utOW+UXbtBIt4MbrQokx5Y3o7pQuO35oxAxt8og&#10;fejUoF86XR/3Jyth943Fq/n5qD6LQ2HKci3wPT5KeX837TbAgp7C1QwzPqFDTkyVO2HjWU9aROKJ&#10;vDQ9R6sE2OwRSUwFq3m3XCbA84z/75H/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJdt&#10;x1HVAQAAkAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AAScfh3iAAAADwEAAA8AAAAAAAAAAAAAAAAALwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAA+BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="5547E237" w14:textId="77777777" w:rsidR="00BD5951" w:rsidRDefault="00C62446">
+                    <w:pPr>
+                      <w:pStyle w:val="BodyText"/>
+                      <w:spacing w:line="244" w:lineRule="exact"/>
+                      <w:ind w:left="20"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="3F3F3F"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Page </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="3F3F3F"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:color w:val="3F3F3F"/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C62446">
+    <w:p w14:paraId="0F356EF1" w14:textId="77777777" w:rsidR="00344F7C" w:rsidRDefault="00344F7C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00000000" w:rsidRDefault="00C62446">
+    <w:p w14:paraId="30DF1EDF" w14:textId="77777777" w:rsidR="00344F7C" w:rsidRDefault="00344F7C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051">
-[...4 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BD5951"/>
+    <w:rsid w:val="00344F7C"/>
+    <w:rsid w:val="006D380B"/>
+    <w:rsid w:val="00B3538D"/>
     <w:rsid w:val="00BD5951"/>
     <w:rsid w:val="00C62446"/>
+    <w:rsid w:val="00FD0D62"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="75B24A5C"/>
   <w15:docId w15:val="{D7A145AD-57F9-4212-8C01-3460DE78D55A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3388,50 +4065,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -3446,55 +4128,55 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3741,60 +4423,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>323</Words>
-  <Characters>1889</Characters>
+  <Words>326</Words>
+  <Characters>1859</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>269</Lines>
-  <Paragraphs>110</Paragraphs>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>MN.IT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2102</CharactersWithSpaces>
+  <CharactersWithSpaces>2181</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Seed Mix Report</dc:title>
   <dc:creator>Jennifer</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2017-01-06T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>PScript5.dll Version 5.2.2</vt:lpwstr>
   </property>