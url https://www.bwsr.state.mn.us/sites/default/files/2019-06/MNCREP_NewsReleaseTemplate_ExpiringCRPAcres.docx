--- v0 (2026-04-07)
+++ v1 (2026-04-11)
@@ -3,84 +3,92 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="768D0577" w14:textId="57BD1714" w:rsidR="00116FA1" w:rsidRPr="004D5D37" w:rsidRDefault="00510B51" w:rsidP="004D5D37">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="004D5D37">
         <w:t>NEWS RELEASE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5091EB46" w14:textId="48BDCE01" w:rsidR="004D5D37" w:rsidRPr="00BA6C2F" w:rsidRDefault="000026D7" w:rsidP="004D5D37">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA6C2F">
         <w:t>FOR IMMEDIATE RELEASE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="207DE4BE" w14:textId="000E4943" w:rsidR="000026D7" w:rsidRPr="000026D7" w:rsidRDefault="000026D7" w:rsidP="004B49A8">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000026D7">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Contact:  XYZ</w:t>
-      </w:r>
+        <w:t>Contact</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000026D7">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>:  XYZ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="18BD13FC" w14:textId="3F1D363A" w:rsidR="000026D7" w:rsidRPr="00BA6C2F" w:rsidRDefault="000026D7" w:rsidP="004B49A8">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="000026D7">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Phone</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28B45E8D" w14:textId="77777777" w:rsidR="000026D7" w:rsidRDefault="000026D7" w:rsidP="000026D7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A9BFCF3" w14:textId="77777777" w:rsidR="000026D7" w:rsidRPr="00D21880" w:rsidRDefault="000026D7" w:rsidP="00D21880">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
@@ -95,133 +103,178 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3D43B2D2" w14:textId="77777777" w:rsidR="000026D7" w:rsidRPr="00D21880" w:rsidRDefault="000026D7" w:rsidP="00D21880">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D21880">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>with MN CREP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="692FF322" w14:textId="77777777" w:rsidR="000026D7" w:rsidRDefault="000026D7" w:rsidP="000026D7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F8F5F2D" w14:textId="474B3955" w:rsidR="000026D7" w:rsidRDefault="003343E2" w:rsidP="000026D7">
+    <w:p w14:paraId="6F8F5F2D" w14:textId="00356A29" w:rsidR="000026D7" w:rsidRDefault="003343E2" w:rsidP="000026D7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-      <w:r w:rsidR="000026D7" w:rsidRPr="00EA0FD7">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D624BD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>XX</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000026D7" w:rsidRPr="00BA6C2F">
+        <w:t>June</w:t>
+      </w:r>
+      <w:r w:rsidR="000026D7" w:rsidRPr="00D624BD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00414FB1">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> X</w:t>
+      </w:r>
+      <w:r w:rsidR="000026D7" w:rsidRPr="00EA0FD7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-        <w:t>2019</w:t>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidR="000026D7" w:rsidRPr="00BA6C2F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000026D7" w:rsidRPr="00BA6C2F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00414FB1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00D624BD" w:rsidRPr="00D624BD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>26</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A433CE7" w14:textId="77777777" w:rsidR="000026D7" w:rsidRPr="00BA6C2F" w:rsidRDefault="000026D7" w:rsidP="002C543B"/>
     <w:p w14:paraId="308457FD" w14:textId="77777777" w:rsidR="000026D7" w:rsidRDefault="000026D7" w:rsidP="002C543B"/>
-    <w:p w14:paraId="6030583B" w14:textId="24AE01D1" w:rsidR="000026D7" w:rsidRPr="00A402B4" w:rsidRDefault="00E22CB7" w:rsidP="002C543B">
+    <w:p w14:paraId="6030583B" w14:textId="2596B95C" w:rsidR="000026D7" w:rsidRPr="00A402B4" w:rsidRDefault="00E22CB7" w:rsidP="002C543B">
       <w:r>
         <w:t>LOCATION</w:t>
       </w:r>
       <w:r w:rsidR="00F57BBA">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F57BBA">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>Minn.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> — </w:t>
+        <w:t xml:space="preserve"> —</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008974F5">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="000026D7" w:rsidRPr="00A402B4">
         <w:t xml:space="preserve">andowners with Conservation Reserve Program (CRP) contracts </w:t>
       </w:r>
       <w:r w:rsidR="000026D7">
         <w:t xml:space="preserve">expiring September 30, </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00414FB1">
-        <w:t xml:space="preserve">2019 </w:t>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00D624BD" w:rsidRPr="00D624BD">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00414FB1">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000026D7" w:rsidRPr="00A402B4">
         <w:t xml:space="preserve">have </w:t>
       </w:r>
       <w:r w:rsidR="003343E2">
-        <w:t>until August 23, 2019</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t xml:space="preserve">until </w:t>
+      </w:r>
+      <w:r w:rsidR="003343E2" w:rsidRPr="00D624BD">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>August 23, 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00D624BD">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
       <w:r w:rsidR="000026D7" w:rsidRPr="00A402B4">
         <w:t xml:space="preserve"> to enroll their </w:t>
       </w:r>
       <w:r w:rsidR="000026D7">
         <w:t xml:space="preserve">CRP </w:t>
       </w:r>
       <w:r w:rsidR="000026D7" w:rsidRPr="00A402B4">
         <w:t>acres into the Minnesota Conservation Reserve Enhancement Program (MN CREP).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39B5A8AD" w14:textId="77777777" w:rsidR="000026D7" w:rsidRPr="00A402B4" w:rsidRDefault="000026D7" w:rsidP="002C543B"/>
     <w:p w14:paraId="0914B524" w14:textId="1E1D3F3A" w:rsidR="000026D7" w:rsidRDefault="000026D7" w:rsidP="002C543B">
       <w:r>
         <w:t xml:space="preserve">“Landowners in </w:t>
       </w:r>
       <w:r w:rsidR="00970A44" w:rsidRPr="00970A44">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>XX County</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> with expiring CRP acres should be looking at MN CREP as an option” </w:t>
       </w:r>
       <w:r w:rsidRPr="000026D7">
@@ -255,77 +308,95 @@
         <w:t xml:space="preserve"> can meet different land management goals</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, whether it’s </w:t>
       </w:r>
       <w:r w:rsidR="00DD2090">
         <w:t xml:space="preserve">increasing </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">wildlife habitat, creating a legacy for future generations, or </w:t>
       </w:r>
       <w:r w:rsidR="00DD2090">
         <w:t xml:space="preserve">dealing with </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the economics of less productive land. We can help </w:t>
       </w:r>
       <w:r w:rsidR="00970A44">
         <w:t>landowners</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> figure out what works for them.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A75D3B5" w14:textId="77777777" w:rsidR="000026D7" w:rsidRDefault="000026D7" w:rsidP="002C543B"/>
-    <w:p w14:paraId="1547B859" w14:textId="1B7D6401" w:rsidR="000026D7" w:rsidRDefault="000026D7" w:rsidP="002C543B">
+    <w:p w14:paraId="1547B859" w14:textId="4CED23C9" w:rsidR="000026D7" w:rsidRDefault="000026D7" w:rsidP="002C543B">
       <w:r w:rsidRPr="00A402B4">
         <w:t>MN CREP is a voluntary state</w:t>
       </w:r>
       <w:r w:rsidR="00970A44">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00A402B4">
         <w:t>federal program designed to improve water qu</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ality and </w:t>
       </w:r>
       <w:r w:rsidR="008974F5">
         <w:t xml:space="preserve">conserve </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">habitat. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A402B4">
-        <w:t>It will protect and restore up to 60,000 acres of marginal cropland across 54 southern and western Minnesota counties</w:t>
+        <w:t xml:space="preserve">It will protect and restore up to </w:t>
+      </w:r>
+      <w:r w:rsidR="00D624BD">
+        <w:t>75</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A402B4">
+        <w:t xml:space="preserve">,000 acres of marginal cropland across </w:t>
+      </w:r>
+      <w:r w:rsidR="00D624BD">
+        <w:t>66</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A402B4">
+        <w:t xml:space="preserve"> southern and western Minnesota counties</w:t>
       </w:r>
       <w:r w:rsidR="008974F5" w:rsidRPr="00A402B4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A402B4">
-        <w:t>using buffer strips, wetland restoration and drinking water wellhead</w:t>
+        <w:t>using buffer strips, wetland restoration</w:t>
+      </w:r>
+      <w:r w:rsidR="00D624BD">
+        <w:t>, grassland restoration,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A402B4">
+        <w:t xml:space="preserve"> and drinking water wellhead</w:t>
       </w:r>
       <w:r w:rsidR="008974F5">
         <w:t xml:space="preserve"> area</w:t>
       </w:r>
       <w:r w:rsidRPr="00A402B4">
         <w:t xml:space="preserve"> protection.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B77EFE4" w14:textId="77777777" w:rsidR="000026D7" w:rsidRDefault="000026D7" w:rsidP="002C543B"/>
     <w:p w14:paraId="433AFB8F" w14:textId="70985EAC" w:rsidR="000026D7" w:rsidRPr="00A402B4" w:rsidRDefault="000026D7" w:rsidP="002C543B">
       <w:r w:rsidRPr="00A402B4">
         <w:t>Landowners who</w:t>
       </w:r>
       <w:r w:rsidR="003523A3">
         <w:t>se MN CREP Applications are improved</w:t>
       </w:r>
       <w:r w:rsidRPr="00A402B4">
         <w:t xml:space="preserve"> will enroll in the USDA’s Conservation Reserve Program (CRP) for 15 years. At the same time, the land will be put into a permanent conservation easement through the state’s Reinvest in Minnesota (RIM) easement program. Private ownership continues and the land is permanently restored and enhanced for water quality and habitat benefits.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48D16EFF" w14:textId="77777777" w:rsidR="000026D7" w:rsidRPr="00A402B4" w:rsidRDefault="000026D7" w:rsidP="002C543B"/>
     <w:p w14:paraId="259C0282" w14:textId="3C78BE00" w:rsidR="000026D7" w:rsidRPr="00A402B4" w:rsidRDefault="000026D7" w:rsidP="002C543B">
       <w:r w:rsidRPr="00A402B4">
         <w:t xml:space="preserve">Native plantings on those acres will filter water, prevent erosion and provide critical habitat for grassland </w:t>
       </w:r>
@@ -349,51 +420,54 @@
       </w:r>
       <w:r w:rsidR="00970A44">
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidRPr="00A402B4">
         <w:t>landowners with expiring CRP acres should consider</w:t>
       </w:r>
       <w:r w:rsidR="008974F5">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A402B4">
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r w:rsidR="004A12CB" w:rsidRPr="004A12CB">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[TITLE]</w:t>
       </w:r>
       <w:r w:rsidR="004A12CB">
         <w:t xml:space="preserve"> continued.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A402B4">
         <w:t xml:space="preserve"> “CRP contracts will expire on over </w:t>
       </w:r>
-      <w:r w:rsidR="00414FB1">
+      <w:r w:rsidR="00414FB1" w:rsidRPr="00D624BD">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t>96,000</w:t>
       </w:r>
       <w:r w:rsidRPr="00A402B4">
         <w:t xml:space="preserve"> acres in Minnesota this year</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A402B4">
         <w:t xml:space="preserve">MN </w:t>
       </w:r>
       <w:r w:rsidR="004A12CB">
         <w:t>CREP is</w:t>
       </w:r>
       <w:r w:rsidRPr="00A402B4">
         <w:t xml:space="preserve"> an excellent option for landowners who want to continue to protect environmentally sensitive land or </w:t>
       </w:r>
       <w:r w:rsidRPr="00F46CC5">
         <w:t>retire</w:t>
       </w:r>
       <w:r w:rsidRPr="00A402B4">
         <w:t xml:space="preserve"> marginal cropland</w:t>
       </w:r>
       <w:r w:rsidR="008974F5">
         <w:t>.”</w:t>
@@ -517,203 +591,203 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A12CB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>###</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000026D7" w:rsidRPr="004A12CB" w:rsidSect="000026D7">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1008" w:bottom="720" w:left="1008" w:header="0" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="20D95F99" w14:textId="77777777" w:rsidR="00540E0C" w:rsidRDefault="00540E0C" w:rsidP="000026D7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="68C918B4" w14:textId="77777777" w:rsidR="00540E0C" w:rsidRDefault="00540E0C" w:rsidP="000026D7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="0A5DBB5D" w14:textId="77777777" w:rsidR="00AE09C7" w:rsidRPr="00C54C17" w:rsidRDefault="00DD2090" w:rsidP="00AE2F4E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0A5DBB5D" w14:textId="77777777" w:rsidR="00D624BD" w:rsidRPr="00C54C17" w:rsidRDefault="00DD2090" w:rsidP="00AE2F4E">
     <w:pPr>
       <w:spacing w:before="180"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="003865"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C54C17">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="003865"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Minnesota Board of Water &amp; Soil Resources   •   www.bwsr.state.mn.us</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="3ECD9C41" w14:textId="77777777" w:rsidR="00AE09C7" w:rsidRPr="007D46FF" w:rsidRDefault="00D21880" w:rsidP="007D46FF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3ECD9C41" w14:textId="77777777" w:rsidR="00D624BD" w:rsidRPr="007D46FF" w:rsidRDefault="00D624BD" w:rsidP="007D46FF">
     <w:pPr>
       <w:spacing w:before="180"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="648E02E4" w14:textId="77777777" w:rsidR="00540E0C" w:rsidRDefault="00540E0C" w:rsidP="000026D7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3FD4EBE5" w14:textId="77777777" w:rsidR="00540E0C" w:rsidRDefault="00540E0C" w:rsidP="000026D7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="429471E9" w14:textId="77777777" w:rsidR="00AE09C7" w:rsidRPr="00AE5A85" w:rsidRDefault="00DD2090" w:rsidP="00AE5A85">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="429471E9" w14:textId="77777777" w:rsidR="00D624BD" w:rsidRPr="00AE5A85" w:rsidRDefault="00DD2090" w:rsidP="00AE5A85">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="1" w:name="_MacBuGuideStaticData_6128V"/>
+    <w:bookmarkStart w:id="0" w:name="_MacBuGuideStaticData_6128V"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:ptab w:relativeTo="indent" w:alignment="left" w:leader="none"/>
     </w:r>
   </w:p>
-  <w:bookmarkEnd w:id="1"/>
+  <w:bookmarkEnd w:id="0"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="972868DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="DA0202C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -855,181 +929,186 @@
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="18605B7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="529728717">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="252321998">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1463961452">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1144157360">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="140580373">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="622149365">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="96678677">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="947393056">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="338432573">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1131553526">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="22529"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000026D7"/>
     <w:rsid w:val="000026D7"/>
     <w:rsid w:val="00116FA1"/>
     <w:rsid w:val="002C543B"/>
     <w:rsid w:val="002D34F7"/>
     <w:rsid w:val="003343E2"/>
     <w:rsid w:val="003523A3"/>
     <w:rsid w:val="00414FB1"/>
     <w:rsid w:val="004A12CB"/>
     <w:rsid w:val="004B49A8"/>
     <w:rsid w:val="004D5D37"/>
     <w:rsid w:val="00510B51"/>
     <w:rsid w:val="00540E0C"/>
     <w:rsid w:val="00871B45"/>
+    <w:rsid w:val="00880631"/>
     <w:rsid w:val="008974F5"/>
+    <w:rsid w:val="008C0E65"/>
     <w:rsid w:val="00970A44"/>
     <w:rsid w:val="00A22722"/>
     <w:rsid w:val="00B7500E"/>
     <w:rsid w:val="00CA3277"/>
     <w:rsid w:val="00CA738B"/>
     <w:rsid w:val="00D21880"/>
+    <w:rsid w:val="00D624BD"/>
     <w:rsid w:val="00DD2090"/>
     <w:rsid w:val="00E02FAE"/>
     <w:rsid w:val="00E22CB7"/>
     <w:rsid w:val="00F44C74"/>
     <w:rsid w:val="00F57BBA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="22529"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2DDB937E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8F5A859F-C4FD-48D0-8A95-648664B9D298}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1357,50 +1436,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004D5D37"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00D21880"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
@@ -1746,51 +1830,51 @@
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="004D5D37"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00D21880"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bwsr.state.mn.us/mn-crep-landowners" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -2019,72 +2103,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>333</Words>
-  <Characters>1903</Characters>
+  <Words>337</Words>
+  <Characters>1923</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MN.IT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2232</CharactersWithSpaces>
+  <CharactersWithSpaces>2256</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Gieseke, Jenny (BWSR)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>